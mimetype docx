--- v0 (2025-10-10)
+++ v1 (2026-04-29)
@@ -137,71 +137,64 @@
             <w:tcW w:w="8478" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30D7E0A8" w14:textId="77777777" w:rsidR="00FA6AD9" w:rsidRPr="009F6712" w:rsidRDefault="00FA6AD9" w:rsidP="00FA6AD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F6712">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>KOPRIVNIČKO-KRIŽEVAČKA ŽUPANIJA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64D25BC7" w14:textId="441B83F9" w:rsidR="00FA6AD9" w:rsidRPr="009F6712" w:rsidRDefault="00FA6AD9" w:rsidP="00FA6AD9">
+          <w:p w14:paraId="6B1D6F32" w14:textId="77777777" w:rsidR="00154293" w:rsidRPr="00154293" w:rsidRDefault="00154293" w:rsidP="00154293">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F6712">
+            <w:r w:rsidRPr="00154293">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Upravni odjel za gospodarstvo, </w:t>
-[...6 lines deleted...]
-              <w:t>regionalni razvoj i turizam</w:t>
+              <w:t>Upravni odjel za gospodarstvo, regionalni razvoj i turizam</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7517DDD2" w14:textId="77777777" w:rsidR="00FA6AD9" w:rsidRPr="009F6712" w:rsidRDefault="00FA6AD9" w:rsidP="00FA6AD9">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F6712">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Ulica  Antuna Nemčića 5, 48000 Koprivnica</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FA5BD26" w14:textId="77777777" w:rsidR="00FA6AD9" w:rsidRPr="009F6712" w:rsidRDefault="00FA6AD9" w:rsidP="00FA6AD9">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F6712">
@@ -424,50 +417,81 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00366082" w:rsidRPr="009F6712" w14:paraId="216A14BD" w14:textId="77777777" w:rsidTr="00366082">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2421" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5318914D" w14:textId="517DE978" w:rsidR="00366082" w:rsidRPr="009F6712" w:rsidRDefault="00366082" w:rsidP="00366082">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
             </w:pPr>
             <w:r w:rsidRPr="009F6712">
               <w:t>Ime i prezime:</w:t>
             </w:r>
             <w:r w:rsidR="000B30C8">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2579" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="708B0C77" w14:textId="77777777" w:rsidR="00366082" w:rsidRPr="009F6712" w:rsidRDefault="00366082" w:rsidP="00366082">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C7903" w:rsidRPr="009F6712" w14:paraId="2C5DB28E" w14:textId="77777777" w:rsidTr="00366082">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2421" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="19ADDC61" w14:textId="3F377C9F" w:rsidR="001C7903" w:rsidRPr="009F6712" w:rsidRDefault="001C7903" w:rsidP="00366082">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Adresa stanovanja: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2579" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEC469C" w14:textId="77777777" w:rsidR="001C7903" w:rsidRPr="009F6712" w:rsidRDefault="001C7903" w:rsidP="00366082">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00366082" w:rsidRPr="009F6712" w14:paraId="772FED41" w14:textId="77777777" w:rsidTr="00366082">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2421" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7DAA5286" w14:textId="2843F0E9" w:rsidR="00366082" w:rsidRPr="009F6712" w:rsidRDefault="00366082" w:rsidP="00366082">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:contextualSpacing/>
             </w:pPr>
             <w:r w:rsidRPr="009F6712">
               <w:t>Datum i mjesto rođenja:</w:t>
             </w:r>
             <w:r w:rsidR="000B30C8">
               <w:t>*</w:t>
             </w:r>
           </w:p>
@@ -1125,70 +1149,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5150892A" w14:textId="77777777" w:rsidR="000B30C8" w:rsidRPr="009F6712" w:rsidRDefault="000B30C8" w:rsidP="00143D95">
             <w:pPr>
               <w:pStyle w:val="Odlomakpopisa"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="0" w:firstLine="720"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00595FAC" w:rsidRPr="009F6712" w14:paraId="245C5029" w14:textId="77777777" w:rsidTr="00366082">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4949514A" w14:textId="13EE7DB6" w:rsidR="00366082" w:rsidRPr="009F6712" w:rsidRDefault="000B30C8" w:rsidP="00FA6AD9">
+          <w:p w14:paraId="4949514A" w14:textId="139CA2C3" w:rsidR="00366082" w:rsidRPr="009F6712" w:rsidRDefault="000B30C8" w:rsidP="00FA6AD9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00FA6AD9" w:rsidRPr="009F6712">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00253A97" w:rsidRPr="009F6712">
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00595FAC" w:rsidRPr="009F6712">
-              <w:t>otografija u digitalnom obliku na CD-u, (fotografija 720 x 825</w:t>
+              <w:t>otografija u digitalnom obliku (fotografija 720 x 825</w:t>
             </w:r>
             <w:r>
               <w:t>*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CC06C7C" w14:textId="77777777" w:rsidR="00595FAC" w:rsidRPr="009F6712" w:rsidRDefault="00366082" w:rsidP="00FA6AD9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="009F6712">
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00595FAC" w:rsidRPr="009F6712">
               <w:t>piksela i da je JPEG do 400 kB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
@@ -1227,66 +1251,75 @@
           <w:p w14:paraId="047BFD6E" w14:textId="63507114" w:rsidR="00595FAC" w:rsidRPr="009F6712" w:rsidRDefault="000B30C8" w:rsidP="00595FAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00FA6AD9" w:rsidRPr="009F6712">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00253A97" w:rsidRPr="009F6712">
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="00595FAC" w:rsidRPr="009F6712">
               <w:t>okaz o uplati za izradu iskaznice direktno na račun AKD-e Zagreb</w:t>
             </w:r>
             <w:r>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B611D8" w14:textId="46E37EAE" w:rsidR="00595FAC" w:rsidRPr="009F6712" w:rsidRDefault="00A11FFE" w:rsidP="00595FAC">
+          <w:p w14:paraId="23B611D8" w14:textId="0EEAC50D" w:rsidR="00595FAC" w:rsidRPr="009F6712" w:rsidRDefault="00A11FFE" w:rsidP="00595FAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="720"/>
             </w:pPr>
             <w:r>
               <w:t>- i</w:t>
             </w:r>
             <w:r w:rsidR="00595FAC" w:rsidRPr="009F6712">
               <w:t xml:space="preserve">znos: </w:t>
             </w:r>
+            <w:r w:rsidR="009F4021">
+              <w:t>12</w:t>
+            </w:r>
             <w:r w:rsidR="00575DCC">
-              <w:t xml:space="preserve">5,97 eura </w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="009F4021">
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="00575DCC">
+              <w:t xml:space="preserve"> eura </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AD75DBE" w14:textId="03D01386" w:rsidR="00595FAC" w:rsidRPr="009F6712" w:rsidRDefault="00A64EF4" w:rsidP="00595FAC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidR="00A11FFE">
               <w:t>- b</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2919">
               <w:t>roj rač</w:t>
             </w:r>
             <w:r w:rsidR="00595FAC" w:rsidRPr="00BE2919">
               <w:t>una:</w:t>
             </w:r>
             <w:r w:rsidR="00595FAC" w:rsidRPr="009F6712">
               <w:t xml:space="preserve"> HR4723400091100035352</w:t>
             </w:r>
           </w:p>
@@ -2007,51 +2040,51 @@
       <w:pPr>
         <w:pStyle w:val="Podnoje"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FC1D2B" w:rsidRPr="009F6712" w:rsidSect="0060783B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1276" w:right="1183" w:bottom="993" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2840,114 +2873,120 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00704655"/>
     <w:rsid w:val="00062899"/>
     <w:rsid w:val="00066822"/>
     <w:rsid w:val="000B30C8"/>
     <w:rsid w:val="000F51DB"/>
+    <w:rsid w:val="000F60DB"/>
     <w:rsid w:val="001141EB"/>
+    <w:rsid w:val="00154293"/>
     <w:rsid w:val="00171F32"/>
     <w:rsid w:val="001A3AD9"/>
     <w:rsid w:val="001B0E30"/>
     <w:rsid w:val="001C705C"/>
+    <w:rsid w:val="001C7903"/>
     <w:rsid w:val="001F6F9D"/>
     <w:rsid w:val="0020496F"/>
     <w:rsid w:val="00213377"/>
     <w:rsid w:val="002366B5"/>
     <w:rsid w:val="0024225A"/>
     <w:rsid w:val="00251050"/>
     <w:rsid w:val="00251D6F"/>
     <w:rsid w:val="00253A97"/>
     <w:rsid w:val="00296BDA"/>
     <w:rsid w:val="002B6782"/>
     <w:rsid w:val="002E36A6"/>
     <w:rsid w:val="00313FAD"/>
     <w:rsid w:val="00366082"/>
+    <w:rsid w:val="003953EE"/>
     <w:rsid w:val="003B4B6D"/>
     <w:rsid w:val="003E664B"/>
     <w:rsid w:val="00433962"/>
     <w:rsid w:val="004855F6"/>
     <w:rsid w:val="00487F5C"/>
     <w:rsid w:val="0049725B"/>
     <w:rsid w:val="004A7FBC"/>
     <w:rsid w:val="004F675D"/>
     <w:rsid w:val="00505400"/>
     <w:rsid w:val="00526451"/>
     <w:rsid w:val="005353E9"/>
     <w:rsid w:val="00540869"/>
     <w:rsid w:val="00575DCC"/>
     <w:rsid w:val="00595FAC"/>
     <w:rsid w:val="0060783B"/>
     <w:rsid w:val="00626B4E"/>
     <w:rsid w:val="00647EB4"/>
     <w:rsid w:val="006B2E35"/>
     <w:rsid w:val="006C4BA9"/>
     <w:rsid w:val="006E7207"/>
     <w:rsid w:val="00704655"/>
     <w:rsid w:val="007428D2"/>
+    <w:rsid w:val="00752CAF"/>
     <w:rsid w:val="00792283"/>
     <w:rsid w:val="007C2454"/>
     <w:rsid w:val="007F33D8"/>
+    <w:rsid w:val="007F62B4"/>
     <w:rsid w:val="00810528"/>
     <w:rsid w:val="008232E3"/>
     <w:rsid w:val="008563E2"/>
     <w:rsid w:val="008C5E30"/>
     <w:rsid w:val="008D13F5"/>
     <w:rsid w:val="008F5980"/>
+    <w:rsid w:val="008F6BAA"/>
     <w:rsid w:val="009075F1"/>
     <w:rsid w:val="00997116"/>
     <w:rsid w:val="009B5394"/>
     <w:rsid w:val="009C64B7"/>
+    <w:rsid w:val="009F4021"/>
     <w:rsid w:val="009F6712"/>
     <w:rsid w:val="00A00CD8"/>
     <w:rsid w:val="00A11FFE"/>
     <w:rsid w:val="00A41EF8"/>
     <w:rsid w:val="00A46D6B"/>
     <w:rsid w:val="00A64EF4"/>
     <w:rsid w:val="00AC5D0E"/>
-    <w:rsid w:val="00B253F7"/>
     <w:rsid w:val="00B508B9"/>
     <w:rsid w:val="00BE2919"/>
-    <w:rsid w:val="00C23C09"/>
     <w:rsid w:val="00C30E03"/>
     <w:rsid w:val="00CD788F"/>
     <w:rsid w:val="00D30CA3"/>
     <w:rsid w:val="00D40F60"/>
     <w:rsid w:val="00DA1D52"/>
     <w:rsid w:val="00DB08A9"/>
     <w:rsid w:val="00E31441"/>
     <w:rsid w:val="00E61180"/>
     <w:rsid w:val="00EC13CF"/>
     <w:rsid w:val="00F2320B"/>
     <w:rsid w:val="00FA6AD9"/>
     <w:rsid w:val="00FC1D2B"/>
     <w:rsid w:val="00FE37D7"/>
     <w:rsid w:val="00FF48EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -3941,66 +3980,66 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>682</Words>
-  <Characters>3893</Characters>
+  <Words>685</Words>
+  <Characters>3905</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministarstvo Turizma</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4566</CharactersWithSpaces>
+  <CharactersWithSpaces>4581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Danijela Osrečak Perić</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>