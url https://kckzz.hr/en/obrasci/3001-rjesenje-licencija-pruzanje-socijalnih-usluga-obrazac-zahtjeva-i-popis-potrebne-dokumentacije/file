--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -3648,63 +3648,67 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="136BF0CF" w14:textId="77777777" w:rsidR="004D60DC" w:rsidRPr="006238BD" w:rsidRDefault="004D60DC" w:rsidP="00C64DE0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67B11418" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRDefault="00DB540E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3158241C" w14:textId="666010A8" w:rsidR="00840CE2" w:rsidRPr="00840CE2" w:rsidRDefault="00840CE2">
+    <w:p w14:paraId="3158241C" w14:textId="666010A8" w:rsidR="00840CE2" w:rsidRPr="003C5735" w:rsidRDefault="00840CE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00840CE2">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5735">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sukladno Uredbi o Tarifi upravnih pristojbi („Narodne Novine“ broj 156/22) naplaćuje se pristojba u iznosu od 9,29 € državnih biljega. Oslobođenja od plaćanja pristojbi propisana su člankom 8. Zakona o upravnim pristojbama („Narodne Novine“ broj 115/16, 114/22).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2472E8E7" w14:textId="77777777" w:rsidR="00840CE2" w:rsidRPr="006238BD" w:rsidRDefault="00840CE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E5D068" w14:textId="67039118" w:rsidR="00A870E2" w:rsidRPr="006238BD" w:rsidRDefault="00C578A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Datum:</w:t>
       </w:r>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
@@ -3892,1354 +3896,1361 @@
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7A267E" w14:textId="77777777" w:rsidR="00C70C3B" w:rsidRPr="006238BD" w:rsidRDefault="00C70C3B" w:rsidP="00C70C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C237A2E" w14:textId="77777777" w:rsidR="00C70C3B" w:rsidRPr="006238BD" w:rsidRDefault="00C70C3B" w:rsidP="00C70C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37BA37FE" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="37BA37FE" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Izvadak iz sudskog ili drugog odgovarajućeg registra za pravnu osobu ili obrt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ne stariji od 30 dana od dana podnošenja zahtjeva); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E02EB2E" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="7E02EB2E" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Prikaz zgrade / prostora  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(situacija, tlocrti, presjeci, pročelja) u kojem će se pružati usluge s definiranim namjenama i neto površinama prostorija te s prikazom opreme (npr. ležaji, ormari, stolovi, stolice, uređaji i ostala oprema);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510530BB" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="510530BB" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokaz o valjanoj pravnoj osnovi korištenja zgrade / prostora </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(Izvadak iz zemljišne knjige i Ugovor o zakupu prostora, ako je prostor u zakupu); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2B5ADD" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="4F2B5ADD" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Dokaz o legalnosti objekta/zgrade/prostora</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (građevinska dozvola i uporabna dozvola; rješenje o izvedenom stanju);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D499D76" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="4D499D76" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokaz o priključenju na vodoopskrbu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(ugovor o opskrbi vodom ili račun za vodne usluge)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>osim u slučaju kada se voda ne isporučuje iz javne vodoopskrbe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>tada je potrebno dostaviti dokaz o zdravstvenoj ispravnosti vode</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ne stariji od godine dana;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2A9528" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="1C2A9528" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Dokaz o priključenju na gradsku kanalizaciju</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>, javnu odvodnju otpadnih voda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(ugovor o priključenju na sustav javne odvodnje)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">a ukoliko je objekt spojen na sabirnu jamu potrebno je dostaviti i dokaz o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>vodonepropusnosti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> sabirne jame;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A8D87A" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="28A8D87A" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokaz o priključenju na električnu instalaciju </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(ugovor o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>korištenju mreže ili račun za uslugu)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70859BF4" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="70859BF4" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Važeće isprave o pregledu, ispitivanju i provjeri ispravnosti: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BCE576" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="50BCE576" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">električne instalacije </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BBC996" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="79BBC996" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">gromobranske instalacije (za uslugu smještaja) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34318B02" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="34318B02" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">sustava za dojavu požara (za uslugu smještaja)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAEADF5" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="6BAEADF5" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">sustava za grijanje i pripremu tople vode </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27546EDD" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="27546EDD" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">nepropusnosti plinskih instalacija (ako postoje plinske instalacije) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2DECA0" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="51CFA022" w14:textId="77777777" w:rsidR="00276548" w:rsidRPr="00276548" w:rsidRDefault="00276548" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ispitivanje radnog okoliša-mikroklime, osvijetljenosti, prozračivanja (klima), buke i akustike</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220A09E6" w14:textId="0D0D5749" w:rsidR="00276548" w:rsidRPr="00276548" w:rsidRDefault="00276548" w:rsidP="00DB540E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="33"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>potvrda o provedenom osposobljavanju i provjeri osposobljenosti za rad na siguran način, evakuaciju i spašavanje u smislu Zakona o zaštiti na radu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2DECA0" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="33"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">stručni nalaz dimnjačara (ako se koristi dimnjak) – ne stariji od 1 godinu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DB95E3" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="15DB95E3" w14:textId="1CAEA817" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Plan evakuacije i spašavanja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2411DE56" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="2411DE56" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokaz o osiguranom pristupu fiksnoj ili mobilnoj telefonskoj mreži i internetu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(ugovor s operaterom ili račun); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8B5DE9" w14:textId="52A95DFF" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="5C8B5DE9" w14:textId="52A95DFF" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Popis zaposlenih radnika</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> s naznačenim nazivom radnog mjesta, radnim vremenom i razinom stručne spreme - ovjeren od odgovorne osobe podnositelja zahtjeva (prilog </w:t>
       </w:r>
-      <w:r w:rsidR="00E9231A">
+      <w:r w:rsidR="00E9231A" w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699E9739" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="699E9739" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Dokaz o radnom odnosu zaposlenih radnika iz točke 11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (preslike ugovora o radu), za radnike zaposlene u trenutku podnošenja zahtjeva</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041C4EE9" w14:textId="648990AC" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="041C4EE9" w14:textId="648990AC" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>odnosno ako nisu zaposleni svi potrebni radnici,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> izjava o preuzimanju obveze za njihovo zapošljavanje</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">;  (prilog </w:t>
       </w:r>
-      <w:r w:rsidR="00E9231A">
+      <w:r w:rsidR="00E9231A" w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0BF505" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="4D0BF505" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokaz o stručnoj spremi radnika </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(preslika diplome, svjedodžbe i važeće odobrenje za rad (ako je primjenjivo)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">za sve zaposlene osobe u trenutku podnošenja zahtjeva; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC39961" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="5EC39961" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="10E012E8" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10E012E8" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>OSIM NAVEDENOG:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F41FAA3" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="7F41FAA3" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ustanove</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> su dužne priložiti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21392D70" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="21392D70" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Statut</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ustanove</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2990DCA8" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="2990DCA8" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Dokaz o imenovanju</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ravnatelja/-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ustanove</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356DF0FF" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="356DF0FF" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Rješenje o imenovanju upravnog i stručnog vijeća</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ustanove</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C349EA" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="55C349EA" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Pravilnik o unutarnjem ustroju i sistematizaciji radnih mjesta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF789B3" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="3FF789B3" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="166A5CE4" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="166A5CE4" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Udruge, vjerske zajednice, trgovačka društva i druge domaće i strane pravne osobe te obrtnici </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097A4789" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="097A4789" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">koji OSIM pružanja socijalnih usluga obavljaju i DRUGE DJELATNOSTI za koje su upisani u sudski registar ili kod drugog nadležnog tijela u skladu s posebnim propisima, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>dužni su priložiti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331708CB" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="331708CB" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="15B92C2A" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15B92C2A" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Dokaz o osnivanju zasebne organizacijske jedinice i dokaz o određivanju osobe koja će obavljati poslove voditelja zasebne organizacijske jedinice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE0079E" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="7BE0079E" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Osobne podatke voditelja organizacijske jedinice </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9139B9" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="5C9139B9" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">uvjerenje da se ne vodi kazneni postupak ne starije od </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>6 mjeseci</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB540E">
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, za voditelja  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A605BD4" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="4A605BD4" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="792" w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">           organizacijske jedinice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAFA3E3" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
+    <w:p w14:paraId="5AEEB970" w14:textId="0227034B" w:rsidR="00DB540E" w:rsidRPr="00276548" w:rsidRDefault="00DB540E" w:rsidP="00276548">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB540E">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276548">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...45 lines deleted...]
-        <w:t>u smislu članka 261. stavka 1. Zakona o socijalnoj skrbi (Narodne novine, br. 18/22, 46/22, 119/22, 71/23, 156/23 i 61/25) – prilog 1</w:t>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>suglasnost za davanje osobnih podataka za voditelja organizacijske jedinice, u svrhu dobivanja potvrda Ministarstva pravosuđa o nepostojanju zapreka za pružanje usluga u smislu članka 261. stavka 1. Zakona o socijalnoj skrbi (Narodne novine, br. 18/22, 46/22, 119/22, 71/23, 156/23 i 61/25) – prilog 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134CEDC9" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="094AE14F" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18B24A66" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
@@ -5319,589 +5330,256 @@
         <w:ind w:right="33"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55A7B24D" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRPr="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00DB540E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E92E8F3" w14:textId="77777777" w:rsidR="00C43B00" w:rsidRPr="006238BD" w:rsidRDefault="00C43B00" w:rsidP="00F2716E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74FF86F2" w14:textId="77777777" w:rsidR="00356C8B" w:rsidRPr="006238BD" w:rsidRDefault="00356C8B" w:rsidP="00F2716E">
+    <w:p w14:paraId="05FDE573" w14:textId="77777777" w:rsidR="00DB540E" w:rsidRDefault="00DB540E" w:rsidP="00F2716E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="09E8D57F" w14:textId="77777777" w:rsidR="000E0FB7" w:rsidRPr="006238BD" w:rsidRDefault="000E0FB7" w:rsidP="00F2716E">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E3B6D2" w14:textId="77777777" w:rsidR="00E04495" w:rsidRPr="006238BD" w:rsidRDefault="00E04495" w:rsidP="00F2716E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44532C0C" w14:textId="77777777" w:rsidR="000E0FB7" w:rsidRPr="006238BD" w:rsidRDefault="000E0FB7" w:rsidP="00F2716E">
+    <w:p w14:paraId="13B33873" w14:textId="77777777" w:rsidR="00F2716E" w:rsidRPr="006238BD" w:rsidRDefault="00F2716E" w:rsidP="00F2716E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="45CDAA11" w14:textId="77777777" w:rsidR="000E0FB7" w:rsidRPr="006238BD" w:rsidRDefault="000E0FB7" w:rsidP="00F2716E">
+        <w:t xml:space="preserve">Prilog 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="001530D3" w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001530D3" w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Suglasnost za davanje osobnih podataka</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="0" w:name="_MON_1781096269"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5D89587C" w14:textId="1E59FEF2" w:rsidR="00D22B78" w:rsidRPr="006238BD" w:rsidRDefault="003C5735" w:rsidP="007C035B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...348 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...39 lines deleted...]
-        <w:object w:dxaOrig="8757" w:dyaOrig="11110" w14:anchorId="70704D40">
+        </w:rPr>
+        <w:object w:dxaOrig="8757" w:dyaOrig="12728" w14:anchorId="70704D40">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:437.85pt;height:555.35pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:437.9pt;height:636.45pt" o:ole="">
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1836119462" r:id="rId10">
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1841822903" r:id="rId10">
             <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="79147C89" w14:textId="77777777" w:rsidR="007C035B" w:rsidRPr="006238BD" w:rsidRDefault="007C035B" w:rsidP="007C035B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21FA9EC4" w14:textId="77777777" w:rsidR="00047FD0" w:rsidRPr="006238BD" w:rsidRDefault="00047FD0" w:rsidP="007C035B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26A97695" w14:textId="77777777" w:rsidR="00CB17B1" w:rsidRPr="006238BD" w:rsidRDefault="00CB17B1" w:rsidP="00047FD0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CB17B1" w:rsidRPr="006238BD" w:rsidSect="00E04495">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="568" w:right="1417" w:bottom="568" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E370081" w14:textId="77777777" w:rsidR="00047FD0" w:rsidRPr="006238BD" w:rsidRDefault="00047FD0" w:rsidP="00047FD0">
+    <w:p w14:paraId="4E370081" w14:textId="1DB5E681" w:rsidR="00047FD0" w:rsidRPr="003C5735" w:rsidRDefault="00047FD0" w:rsidP="00047FD0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Prilog 2 –</w:t>
       </w:r>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Popis zaposlenih radnika</w:t>
       </w:r>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> s naznačenim nazivom radnog mjesta, radnim vremenom i razinom stručne spreme</w:t>
       </w:r>
       <w:r w:rsidR="0087094A" w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (molimo upisati podatke za sve zaposlenike)</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> – za svaku socijalnu uslugu potrebno izraditi poseban popis</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0087094A" w:rsidRPr="003C5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(molimo upisati podatke za sve zapo</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>slene radnike</w:t>
+      </w:r>
+      <w:r w:rsidR="0087094A" w:rsidRPr="003C5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000778E5" w:rsidRPr="003C5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1B2E8E" w14:textId="77777777" w:rsidR="00047FD0" w:rsidRPr="006238BD" w:rsidRDefault="00047FD0" w:rsidP="007C035B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40D5C152" w14:textId="77777777" w:rsidR="00047FD0" w:rsidRPr="006238BD" w:rsidRDefault="00047FD0" w:rsidP="007C035B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="33"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reetkatablice"/>
         <w:tblW w:w="5002" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
@@ -7070,204 +6748,274 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01AFF2C4" w14:textId="77777777" w:rsidR="00B1250B" w:rsidRPr="006238BD" w:rsidRDefault="00B1250B" w:rsidP="00B1250B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5600F2A3" w14:textId="77777777" w:rsidR="0087094A" w:rsidRPr="006238BD" w:rsidRDefault="0087094A" w:rsidP="00B1250B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D694236" w14:textId="77777777" w:rsidR="00483420" w:rsidRPr="006238BD" w:rsidRDefault="00483420" w:rsidP="00B1250B">
+    <w:p w14:paraId="7D694236" w14:textId="6061CABB" w:rsidR="00483420" w:rsidRPr="006238BD" w:rsidRDefault="00483420" w:rsidP="00B1250B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>U ____________________</w:t>
+        <w:t>U ____________</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1E1125" w14:textId="77777777" w:rsidR="00483420" w:rsidRPr="006238BD" w:rsidRDefault="00483420" w:rsidP="00B1250B">
+    <w:p w14:paraId="4A1E1125" w14:textId="62F33622" w:rsidR="00483420" w:rsidRPr="003C5735" w:rsidRDefault="003C5735" w:rsidP="00B1250B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00483420" w:rsidRPr="003C5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (mjesto i datum)</w:t>
+      </w:r>
+      <w:r w:rsidR="00483420" w:rsidRPr="003C5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281C66C7" w14:textId="77777777" w:rsidR="00E9231A" w:rsidRDefault="00483420" w:rsidP="003C5735">
+      <w:pPr>
+        <w:ind w:left="9912"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006238BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (mjesto i datum)</w:t>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">                                                                                                              </w:t>
+      </w:r>
+      <w:r w:rsidR="00B143AA" w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB17B1" w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0087094A" w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB17B1" w:rsidRPr="006238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD29B7B" w14:textId="54DBC994" w:rsidR="00047FD0" w:rsidRPr="003C5735" w:rsidRDefault="003C5735" w:rsidP="003C5735">
+      <w:pPr>
+        <w:ind w:left="7788" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00B143AA" w:rsidRPr="003C5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00483420" w:rsidRPr="006238BD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00483420" w:rsidRPr="003C5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0087094A" w:rsidRPr="006238BD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0087094A" w:rsidRPr="003C5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(ime i prezime te</w:t>
       </w:r>
-      <w:r w:rsidR="00A54D07" w:rsidRPr="006238BD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A54D07" w:rsidRPr="003C5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> potpis osobe ovlaštene za zastupanje </w:t>
       </w:r>
-      <w:r w:rsidR="0087094A" w:rsidRPr="006238BD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0087094A" w:rsidRPr="003C5735">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA3A6D0" w14:textId="77777777" w:rsidR="00A9297C" w:rsidRPr="006238BD" w:rsidRDefault="00A9297C" w:rsidP="004B7A0C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CE890B7" w14:textId="77777777" w:rsidR="00E9231A" w:rsidRDefault="00E9231A" w:rsidP="004B7A0C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40E4EC3D" w14:textId="58D07756" w:rsidR="00226E80" w:rsidRPr="006238BD" w:rsidRDefault="00226E80" w:rsidP="00E9231A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7281,61 +7029,61 @@
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22F6C856" w14:textId="30AAD983" w:rsidR="007950E7" w:rsidRPr="006238BD" w:rsidRDefault="007950E7" w:rsidP="00E04495">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007950E7" w:rsidRPr="006238BD" w:rsidSect="00226E80">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07073ACC" w14:textId="77777777" w:rsidR="00F930F8" w:rsidRDefault="00F930F8" w:rsidP="00F56466">
+    <w:p w14:paraId="78709C54" w14:textId="77777777" w:rsidR="00B5424F" w:rsidRDefault="00B5424F" w:rsidP="00F56466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03E32656" w14:textId="77777777" w:rsidR="00F930F8" w:rsidRDefault="00F930F8" w:rsidP="00F56466">
+    <w:p w14:paraId="57EC778D" w14:textId="77777777" w:rsidR="00B5424F" w:rsidRDefault="00B5424F" w:rsidP="00F56466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7457,61 +7205,61 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004C7DBB">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4B712658" w14:textId="77777777" w:rsidR="006F06A1" w:rsidRDefault="006F06A1">
     <w:pPr>
       <w:pStyle w:val="Podnoje"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67304AD4" w14:textId="77777777" w:rsidR="00F930F8" w:rsidRDefault="00F930F8" w:rsidP="00F56466">
+    <w:p w14:paraId="197E6A4D" w14:textId="77777777" w:rsidR="00B5424F" w:rsidRDefault="00B5424F" w:rsidP="00F56466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B8B616B" w14:textId="77777777" w:rsidR="00F930F8" w:rsidRDefault="00F930F8" w:rsidP="00F56466">
+    <w:p w14:paraId="7A3B536C" w14:textId="77777777" w:rsidR="00B5424F" w:rsidRDefault="00B5424F" w:rsidP="00F56466">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029D7B70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5A049F6"/>
     <w:lvl w:ilvl="0" w:tplc="EE26EA56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="856"/>
       </w:pPr>
@@ -12070,158 +11818,163 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00665730"/>
     <w:rsid w:val="0000774A"/>
     <w:rsid w:val="000078D0"/>
     <w:rsid w:val="00007A94"/>
     <w:rsid w:val="00007E9E"/>
     <w:rsid w:val="00015850"/>
     <w:rsid w:val="000252D0"/>
     <w:rsid w:val="000314A7"/>
     <w:rsid w:val="00042204"/>
     <w:rsid w:val="00045F22"/>
     <w:rsid w:val="00047FD0"/>
+    <w:rsid w:val="000546C9"/>
     <w:rsid w:val="00054DEC"/>
     <w:rsid w:val="000579F5"/>
     <w:rsid w:val="0007475D"/>
     <w:rsid w:val="000778E5"/>
     <w:rsid w:val="00077F36"/>
     <w:rsid w:val="0008541F"/>
     <w:rsid w:val="000854F5"/>
     <w:rsid w:val="00086DFE"/>
     <w:rsid w:val="00091B03"/>
     <w:rsid w:val="000962F2"/>
     <w:rsid w:val="000A4AC9"/>
     <w:rsid w:val="000A4D92"/>
     <w:rsid w:val="000B0A2D"/>
     <w:rsid w:val="000B797B"/>
     <w:rsid w:val="000B7E34"/>
     <w:rsid w:val="000C2DD8"/>
     <w:rsid w:val="000E0FB7"/>
     <w:rsid w:val="000F3C47"/>
+    <w:rsid w:val="000F4D31"/>
     <w:rsid w:val="00103D61"/>
     <w:rsid w:val="00105DBA"/>
     <w:rsid w:val="00114804"/>
     <w:rsid w:val="001163BC"/>
     <w:rsid w:val="00122710"/>
     <w:rsid w:val="00124CC3"/>
     <w:rsid w:val="001530D3"/>
     <w:rsid w:val="00161FD7"/>
     <w:rsid w:val="001640FC"/>
+    <w:rsid w:val="001832BC"/>
     <w:rsid w:val="00184478"/>
     <w:rsid w:val="001B4D40"/>
     <w:rsid w:val="001C146B"/>
     <w:rsid w:val="001C57E7"/>
     <w:rsid w:val="001D073F"/>
     <w:rsid w:val="001F7814"/>
     <w:rsid w:val="00204C54"/>
     <w:rsid w:val="00207DBB"/>
     <w:rsid w:val="00210CE4"/>
     <w:rsid w:val="00210E29"/>
     <w:rsid w:val="0022130F"/>
     <w:rsid w:val="00225D77"/>
     <w:rsid w:val="00226E80"/>
     <w:rsid w:val="00236225"/>
     <w:rsid w:val="0025340A"/>
     <w:rsid w:val="002611F8"/>
     <w:rsid w:val="00265BF2"/>
     <w:rsid w:val="00272295"/>
     <w:rsid w:val="00275BB6"/>
+    <w:rsid w:val="00276548"/>
     <w:rsid w:val="00283F40"/>
     <w:rsid w:val="00285708"/>
     <w:rsid w:val="002A0B7A"/>
     <w:rsid w:val="002A3515"/>
     <w:rsid w:val="002A5086"/>
     <w:rsid w:val="002B39F8"/>
     <w:rsid w:val="002B52E9"/>
     <w:rsid w:val="002C050E"/>
     <w:rsid w:val="002C1457"/>
     <w:rsid w:val="002D3F91"/>
     <w:rsid w:val="002E2349"/>
     <w:rsid w:val="00301C21"/>
     <w:rsid w:val="00346AD3"/>
     <w:rsid w:val="00350CB2"/>
     <w:rsid w:val="00351213"/>
     <w:rsid w:val="00356C8B"/>
     <w:rsid w:val="0036143B"/>
     <w:rsid w:val="00362162"/>
     <w:rsid w:val="00391F05"/>
     <w:rsid w:val="00394EF3"/>
     <w:rsid w:val="0039610F"/>
     <w:rsid w:val="003A113F"/>
     <w:rsid w:val="003B1906"/>
     <w:rsid w:val="003B2DBD"/>
     <w:rsid w:val="003C2930"/>
     <w:rsid w:val="003C41B2"/>
+    <w:rsid w:val="003C5735"/>
     <w:rsid w:val="003E3AA2"/>
     <w:rsid w:val="003F0893"/>
     <w:rsid w:val="003F0CC4"/>
     <w:rsid w:val="00410DA9"/>
     <w:rsid w:val="0042411A"/>
     <w:rsid w:val="004308D8"/>
     <w:rsid w:val="0043505E"/>
     <w:rsid w:val="0046505E"/>
     <w:rsid w:val="0048087F"/>
     <w:rsid w:val="00483420"/>
     <w:rsid w:val="00484DA3"/>
     <w:rsid w:val="00487ACF"/>
     <w:rsid w:val="004A44D8"/>
     <w:rsid w:val="004B7A0C"/>
     <w:rsid w:val="004C7DBB"/>
     <w:rsid w:val="004D60DC"/>
     <w:rsid w:val="004F060F"/>
     <w:rsid w:val="004F2780"/>
     <w:rsid w:val="004F2932"/>
     <w:rsid w:val="00502153"/>
     <w:rsid w:val="00504EC3"/>
     <w:rsid w:val="00507899"/>
     <w:rsid w:val="005159C8"/>
     <w:rsid w:val="005328B8"/>
     <w:rsid w:val="005348FE"/>
@@ -12231,50 +11984,51 @@
     <w:rsid w:val="00562097"/>
     <w:rsid w:val="0057150E"/>
     <w:rsid w:val="0058330F"/>
     <w:rsid w:val="00585D7E"/>
     <w:rsid w:val="00586EE8"/>
     <w:rsid w:val="005939F5"/>
     <w:rsid w:val="005A333D"/>
     <w:rsid w:val="005B0ED7"/>
     <w:rsid w:val="005C189E"/>
     <w:rsid w:val="005D577B"/>
     <w:rsid w:val="005D684A"/>
     <w:rsid w:val="005E3EB3"/>
     <w:rsid w:val="005E68CD"/>
     <w:rsid w:val="006114A2"/>
     <w:rsid w:val="00611E1E"/>
     <w:rsid w:val="00620E16"/>
     <w:rsid w:val="006210E3"/>
     <w:rsid w:val="006238BD"/>
     <w:rsid w:val="00643B55"/>
     <w:rsid w:val="00645FE3"/>
     <w:rsid w:val="00654B29"/>
     <w:rsid w:val="006552E8"/>
     <w:rsid w:val="00656265"/>
     <w:rsid w:val="00657703"/>
     <w:rsid w:val="00660A7F"/>
+    <w:rsid w:val="00661421"/>
     <w:rsid w:val="00665730"/>
     <w:rsid w:val="00672F37"/>
     <w:rsid w:val="00685AAD"/>
     <w:rsid w:val="00692BF7"/>
     <w:rsid w:val="006A6591"/>
     <w:rsid w:val="006B03D1"/>
     <w:rsid w:val="006B44AF"/>
     <w:rsid w:val="006E7A92"/>
     <w:rsid w:val="006F06A1"/>
     <w:rsid w:val="006F2F44"/>
     <w:rsid w:val="00701B49"/>
     <w:rsid w:val="00711498"/>
     <w:rsid w:val="00717694"/>
     <w:rsid w:val="00743633"/>
     <w:rsid w:val="00744E09"/>
     <w:rsid w:val="007537C2"/>
     <w:rsid w:val="0076404D"/>
     <w:rsid w:val="00772865"/>
     <w:rsid w:val="00774BF8"/>
     <w:rsid w:val="007770AD"/>
     <w:rsid w:val="00783CDB"/>
     <w:rsid w:val="0078604A"/>
     <w:rsid w:val="00794B82"/>
     <w:rsid w:val="00794CDE"/>
     <w:rsid w:val="007950E7"/>
@@ -12329,50 +12083,51 @@
     <w:rsid w:val="00A629AB"/>
     <w:rsid w:val="00A66493"/>
     <w:rsid w:val="00A76820"/>
     <w:rsid w:val="00A870E2"/>
     <w:rsid w:val="00A9297C"/>
     <w:rsid w:val="00A9321C"/>
     <w:rsid w:val="00A941BA"/>
     <w:rsid w:val="00A95C02"/>
     <w:rsid w:val="00AA2B4B"/>
     <w:rsid w:val="00AC79B2"/>
     <w:rsid w:val="00AD222E"/>
     <w:rsid w:val="00AE2D84"/>
     <w:rsid w:val="00AE5F06"/>
     <w:rsid w:val="00AF3D20"/>
     <w:rsid w:val="00AF53D2"/>
     <w:rsid w:val="00AF5B03"/>
     <w:rsid w:val="00AF7AB1"/>
     <w:rsid w:val="00B1250B"/>
     <w:rsid w:val="00B143AA"/>
     <w:rsid w:val="00B31E22"/>
     <w:rsid w:val="00B36E55"/>
     <w:rsid w:val="00B37AF2"/>
     <w:rsid w:val="00B50004"/>
     <w:rsid w:val="00B52BCA"/>
     <w:rsid w:val="00B52D04"/>
+    <w:rsid w:val="00B5424F"/>
     <w:rsid w:val="00B745C9"/>
     <w:rsid w:val="00B80AA3"/>
     <w:rsid w:val="00B90A87"/>
     <w:rsid w:val="00BB5548"/>
     <w:rsid w:val="00BC1989"/>
     <w:rsid w:val="00BC3E09"/>
     <w:rsid w:val="00BF5C9C"/>
     <w:rsid w:val="00C01EAD"/>
     <w:rsid w:val="00C03285"/>
     <w:rsid w:val="00C205CD"/>
     <w:rsid w:val="00C241D9"/>
     <w:rsid w:val="00C30962"/>
     <w:rsid w:val="00C33488"/>
     <w:rsid w:val="00C43B00"/>
     <w:rsid w:val="00C578A1"/>
     <w:rsid w:val="00C64DE0"/>
     <w:rsid w:val="00C66B51"/>
     <w:rsid w:val="00C70C3B"/>
     <w:rsid w:val="00C72B3A"/>
     <w:rsid w:val="00C759EC"/>
     <w:rsid w:val="00C82BE7"/>
     <w:rsid w:val="00C86BF2"/>
     <w:rsid w:val="00C94F41"/>
     <w:rsid w:val="00CA6D45"/>
     <w:rsid w:val="00CB17B1"/>
@@ -12843,50 +12598,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A9297C"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Zadanifontodlomka">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Obinatablica">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezpopisa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odlomakpopisa">
     <w:name w:val="List Paragraph"/>
@@ -13401,71 +13157,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9EC08F5-3B1D-4515-95A6-D451A92A0B73}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>8390</Characters>
+  <Pages>6</Pages>
+  <Words>1491</Words>
+  <Characters>8500</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
+  <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9842</CharactersWithSpaces>
+  <CharactersWithSpaces>9972</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sonja Grozić Živolić</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>