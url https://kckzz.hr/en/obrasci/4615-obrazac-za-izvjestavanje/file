--- v0 (2026-06-15)
+++ v1 (2026-10-19)
@@ -992,103 +992,101 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFE0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="479147F0" w14:textId="44A9474F" w:rsidR="0041463C" w:rsidRDefault="00511833" w:rsidP="006A3944">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA79B4">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.1. Opišite u kojoj su mjeri ciljevi programa/projekta ostvareni (sukladno prijedlogu programa/projekta za koji su odobrena bespovratna sredstva).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041463C" w14:paraId="1F87F4BB" w14:textId="77777777" w:rsidTr="00B136D9">
+      <w:tr w:rsidR="0041463C" w14:paraId="1F87F4BB" w14:textId="77777777" w:rsidTr="00C4104F">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2478"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="177F8254" w14:textId="414F2750" w:rsidR="0041463C" w:rsidRPr="00DD0B32" w:rsidRDefault="0041463C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4871F765" w14:textId="6C2290AC" w:rsidR="00DD0B32" w:rsidRPr="00DD0B32" w:rsidRDefault="00DD0B32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="67CF01FE" w14:textId="77777777" w:rsidR="00DD0B32" w:rsidRPr="00DD0B32" w:rsidRDefault="00DD0B32">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25BEB08E" w14:textId="77777777" w:rsidR="00DD0B32" w:rsidRDefault="00DD0B32" w:rsidP="00DF030D">
             <w:pPr>
               <w:ind w:left="-1718" w:hanging="961"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041463C" w14:paraId="32824855" w14:textId="77777777" w:rsidTr="000114C5">
+      <w:tr w:rsidR="0041463C" w14:paraId="32824855" w14:textId="77777777" w:rsidTr="00C4104F">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="711"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFE0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DC465CD" w14:textId="4EEB4921" w:rsidR="0041463C" w:rsidRPr="00AA79B4" w:rsidRDefault="00511833" w:rsidP="006A3944">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA79B4">
@@ -1096,53 +1094,52 @@
                 <w:rStyle w:val="Other"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.2. U tablici navedite aktivnosti (kako su navedene u prijedlogu programa/projekta), nositelje aktivnosti, opis, razdoblje u koj</w:t>
             </w:r>
             <w:r w:rsidR="0023095A">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>em</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA79B4">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> su provedene te koji su rezultati i indikatori aktivnosti:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041463C" w14:paraId="4EEB2D5C" w14:textId="77777777" w:rsidTr="00CA5D9A">
+      <w:tr w:rsidR="0041463C" w14:paraId="4EEB2D5C" w14:textId="77777777" w:rsidTr="00C4104F">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="4386"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Reetkatablice"/>
               <w:tblW w:w="14068" w:type="dxa"/>
               <w:jc w:val="center"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2458"/>
               <w:gridCol w:w="2458"/>
               <w:gridCol w:w="4562"/>
               <w:gridCol w:w="2268"/>
               <w:gridCol w:w="2322"/>
@@ -1544,50 +1541,192 @@
                   <w:tcW w:w="2268" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4AD3E7BF" w14:textId="77777777" w:rsidR="00DF030D" w:rsidRDefault="00DF030D">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2322" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3E6E7589" w14:textId="77777777" w:rsidR="00DF030D" w:rsidRDefault="00DF030D">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
+            <w:tr w:rsidR="00C4104F" w14:paraId="7E1C6F27" w14:textId="77777777" w:rsidTr="00CA5D9A">
+              <w:trPr>
+                <w:trHeight w:val="1054"/>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2458" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5112C800" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2458" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="588F87AF" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4562" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="15551CB1" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2268" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7D3A7D27" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2322" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="47E02C9D" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00C4104F" w14:paraId="2576EE8C" w14:textId="77777777" w:rsidTr="00CA5D9A">
+              <w:trPr>
+                <w:trHeight w:val="1054"/>
+                <w:jc w:val="center"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2458" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="23E12F7E" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2458" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="10E7C639" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="4562" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="26AC3D32" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2268" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="38B45B64" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2322" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="7A22D5F4" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
           </w:tbl>
           <w:p w14:paraId="4B1DBD12" w14:textId="65D40C2C" w:rsidR="0046240F" w:rsidRPr="0046240F" w:rsidRDefault="0046240F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0041463C" w14:paraId="13DAD0BC" w14:textId="77777777" w:rsidTr="00AA79B4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="536"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14317" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFE0"/>
@@ -6917,1409 +7056,1669 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           </w:tcPr>
           <w:p w14:paraId="6CBC1108" w14:textId="77777777" w:rsidR="00933909" w:rsidRDefault="00933909">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65066FE7" w14:textId="0117DE58" w:rsidR="0041463C" w:rsidRDefault="0041463C" w:rsidP="00F211A8">
       <w:pPr>
         <w:pStyle w:val="Heading30"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="14605" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1422"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="6610"/>
+        <w:gridCol w:w="1697"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1840"/>
+        <w:gridCol w:w="1135"/>
+        <w:gridCol w:w="5954"/>
+        <w:gridCol w:w="2443"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00933909" w14:paraId="3A61E2CD" w14:textId="77777777" w:rsidTr="00B136D9">
+      <w:tr w:rsidR="00C4104F" w14:paraId="3A61E2CD" w14:textId="57009483" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="854"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14605" w:type="dxa"/>
+            <w:tcW w:w="4165" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="AD9BAA"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D214BB3" w14:textId="77777777" w:rsidR="00933909" w:rsidRPr="00933909" w:rsidRDefault="00933909" w:rsidP="00933909">
+          <w:p w14:paraId="3D214BB3" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="00933909" w:rsidRDefault="00C4104F" w:rsidP="00933909">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:line="209" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00933909">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B) NEIZRAVNI TROŠKOVI</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F311E3E" w14:textId="2E52F393" w:rsidR="00933909" w:rsidRPr="00933909" w:rsidRDefault="00933909" w:rsidP="00933909">
+          <w:p w14:paraId="1F311E3E" w14:textId="2E52F393" w:rsidR="00C4104F" w:rsidRPr="00933909" w:rsidRDefault="00C4104F" w:rsidP="00933909">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:line="209" w:lineRule="auto"/>
               <w:ind w:left="720"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00933909">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="00F211A8">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00933909">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Troškovi obavljanja osnovne djelatnosti</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (specificirati, </w:t>
             </w:r>
             <w:r w:rsidRPr="00933909">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sukladno Uputama za prijavitelje)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="AD9BAA"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4E56F5" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="00933909" w:rsidRDefault="00C4104F" w:rsidP="00933909">
+            <w:pPr>
+              <w:pStyle w:val="Other0"/>
+              <w:spacing w:line="209" w:lineRule="auto"/>
+              <w:ind w:left="720"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Other"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041463C" w14:paraId="6FE5B007" w14:textId="77777777" w:rsidTr="00B136D9">
+      <w:tr w:rsidR="00C4104F" w14:paraId="6FE5B007" w14:textId="746AC806" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="682"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1422" w:type="dxa"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="42FFEA74" w14:textId="77777777" w:rsidR="0041463C" w:rsidRDefault="00396DD2">
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FFEA74" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...57 lines deleted...]
-          <w:p w14:paraId="1AC0C22B" w14:textId="77777777" w:rsidR="0041463C" w:rsidRDefault="0041463C">
+            <w:tcW w:w="533" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ED22F71" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1072F0F3" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24924729" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AC0C22B" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F8871E9" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041463C" w14:paraId="66D28498" w14:textId="77777777" w:rsidTr="00B136D9">
+      <w:tr w:rsidR="00C4104F" w14:paraId="66D28498" w14:textId="7086C87D" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="908"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1422" w:type="dxa"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="599EF686" w14:textId="77777777" w:rsidR="0041463C" w:rsidRDefault="00396DD2">
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="599EF686" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
               <w:t>3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...57 lines deleted...]
-          <w:p w14:paraId="7C0BAC00" w14:textId="77777777" w:rsidR="0041463C" w:rsidRDefault="0041463C">
+            <w:tcW w:w="533" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="426467CB" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20EEACEA" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F6C627F" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C0BAC00" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DC6633C" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041463C" w14:paraId="53C9BD87" w14:textId="77777777" w:rsidTr="00B136D9">
+      <w:tr w:rsidR="00C4104F" w14:paraId="53C9BD87" w14:textId="3ED9F081" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="858"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1422" w:type="dxa"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="35359A27" w14:textId="77777777" w:rsidR="0041463C" w:rsidRDefault="00396DD2">
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35359A27" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
               <w:t>3.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...57 lines deleted...]
-          <w:p w14:paraId="74253E08" w14:textId="77777777" w:rsidR="0041463C" w:rsidRDefault="0041463C">
+            <w:tcW w:w="533" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6467A953" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77D7C937" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C4F2AAF" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74253E08" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49EC5A82" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D1917" w14:paraId="3F424F25" w14:textId="77777777" w:rsidTr="00B136D9">
+      <w:tr w:rsidR="00C4104F" w14:paraId="3F424F25" w14:textId="0B58F84F" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="888"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1422" w:type="dxa"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="2B9C1C39" w14:textId="0CB18982" w:rsidR="000D1917" w:rsidRDefault="000D1917">
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9C1C39" w14:textId="0CB18982" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
               <w:t>3.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...57 lines deleted...]
-          <w:p w14:paraId="1EB92161" w14:textId="77777777" w:rsidR="000D1917" w:rsidRDefault="000D1917">
+            <w:tcW w:w="533" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EF391AC" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01283A98" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F5C9B27" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EB92161" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F3AA252" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F211A8" w14:paraId="299FE3AC" w14:textId="77777777" w:rsidTr="00B136D9">
+      <w:tr w:rsidR="00C4104F" w14:paraId="299FE3AC" w14:textId="377229C3" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1000"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1422" w:type="dxa"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="42E01048" w14:textId="1F30F5DD" w:rsidR="00F211A8" w:rsidRDefault="00F211A8">
+            <w:tcW w:w="580" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E01048" w14:textId="1F30F5DD" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
               <w:t>3.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-[...57 lines deleted...]
-          <w:p w14:paraId="0B788556" w14:textId="77777777" w:rsidR="00F211A8" w:rsidRDefault="00F211A8">
+            <w:tcW w:w="533" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28DD6D41" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="629" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51B51AF2" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="388" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BD7A8EE" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2035" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B788556" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31B8EEFD" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041463C" w14:paraId="31A64B50" w14:textId="77777777" w:rsidTr="00B136D9">
+      <w:tr w:rsidR="00C4104F" w14:paraId="31A64B50" w14:textId="1EB52EE3" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="710"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:tcW w:w="580" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D78D15C" w14:textId="77777777" w:rsidR="0041463C" w:rsidRPr="000114C5" w:rsidRDefault="00396DD2">
+          <w:p w14:paraId="7D78D15C" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="000114C5" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000114C5">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ukupno 3.:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="533" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F04B727" w14:textId="77777777" w:rsidR="0041463C" w:rsidRPr="000114C5" w:rsidRDefault="00396DD2">
+          <w:p w14:paraId="1F04B727" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="000114C5" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000114C5">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12F3090B" w14:textId="77777777" w:rsidR="0041463C" w:rsidRPr="000114C5" w:rsidRDefault="00396DD2">
+          <w:p w14:paraId="12F3090B" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="000114C5" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000114C5">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2329" w:type="dxa"/>
+            <w:tcW w:w="388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10AEB57A" w14:textId="77777777" w:rsidR="0041463C" w:rsidRPr="000114C5" w:rsidRDefault="00396DD2">
+          <w:p w14:paraId="10AEB57A" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="000114C5" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000114C5">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6610" w:type="dxa"/>
+            <w:tcW w:w="2035" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1974D1EE" w14:textId="4D448C87" w:rsidR="0041463C" w:rsidRDefault="0041463C">
+          <w:p w14:paraId="1974D1EE" w14:textId="4D448C87" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:line="218" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="27D47F2D" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:pStyle w:val="Other0"/>
+              <w:spacing w:line="218" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041463C" w14:paraId="380B1A75" w14:textId="77777777" w:rsidTr="00292296">
+      <w:tr w:rsidR="00C4104F" w14:paraId="380B1A75" w14:textId="1E1FAA7B" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="717"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:tcW w:w="580" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53A40A36" w14:textId="77777777" w:rsidR="0041463C" w:rsidRPr="000114C5" w:rsidRDefault="00396DD2">
+          <w:p w14:paraId="53A40A36" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="000114C5" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000114C5">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SVEUKUPNO (1+2+3):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="533" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5728A4C3" w14:textId="77777777" w:rsidR="0041463C" w:rsidRPr="000114C5" w:rsidRDefault="00396DD2">
+          <w:p w14:paraId="5728A4C3" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="000114C5" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000114C5">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcW w:w="629" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D45C34D" w14:textId="77777777" w:rsidR="0041463C" w:rsidRPr="000114C5" w:rsidRDefault="00396DD2">
+          <w:p w14:paraId="4D45C34D" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="000114C5" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000114C5">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2329" w:type="dxa"/>
+            <w:tcW w:w="388" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0862417C" w14:textId="77777777" w:rsidR="0041463C" w:rsidRPr="000114C5" w:rsidRDefault="00396DD2">
+          <w:p w14:paraId="0862417C" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="000114C5" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000114C5">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6610" w:type="dxa"/>
+            <w:tcW w:w="2035" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C76E3BA" w14:textId="630EE3C3" w:rsidR="0041463C" w:rsidRDefault="0041463C">
+          <w:p w14:paraId="3C76E3BA" w14:textId="630EE3C3" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDBEEF3" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:pStyle w:val="Other0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00292296" w14:paraId="7014BB90" w14:textId="77777777" w:rsidTr="00292296">
+      <w:tr w:rsidR="00C4104F" w14:paraId="7014BB90" w14:textId="736AB7F1" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="730"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:tcW w:w="580" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="035AA28E" w14:textId="77777777" w:rsidR="00292296" w:rsidRPr="00F211A8" w:rsidRDefault="00292296">
+          <w:p w14:paraId="035AA28E" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="00F211A8" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:line="218" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F211A8">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4. OSTALI IZVORI FINANCIRANJA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4244" w:type="dxa"/>
+            <w:tcW w:w="1162" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0548A6" w14:textId="77777777" w:rsidR="00292296" w:rsidRPr="00F211A8" w:rsidRDefault="00292296">
+          <w:p w14:paraId="6A0548A6" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="00F211A8" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:line="218" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F211A8">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
               <w:t>Iznosi iz ostalih izvora financiranja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8939" w:type="dxa"/>
+            <w:tcW w:w="2423" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67C0F21A" w14:textId="77777777" w:rsidR="00292296" w:rsidRDefault="00292296">
+          <w:p w14:paraId="67C0F21A" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
               <w:t>Upisati nazive drugih davatelja sredstava</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="601F8652" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:pStyle w:val="Other0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Other"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00292296" w14:paraId="6D826EE7" w14:textId="77777777" w:rsidTr="00292296">
+      <w:tr w:rsidR="00C4104F" w14:paraId="6D826EE7" w14:textId="3470D5AD" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="528"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:tcW w:w="580" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="666C87A2" w14:textId="77777777" w:rsidR="00292296" w:rsidRPr="00F211A8" w:rsidRDefault="00292296">
+          <w:p w14:paraId="666C87A2" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="00F211A8" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F211A8">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
               <w:t>I. Vlastiti izvor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4244" w:type="dxa"/>
+            <w:tcW w:w="1162" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42C2C33E" w14:textId="77777777" w:rsidR="00292296" w:rsidRPr="00F211A8" w:rsidRDefault="00292296">
-[...10 lines deleted...]
-            <w:tcW w:w="8939" w:type="dxa"/>
+          <w:p w14:paraId="42C2C33E" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="00F211A8" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2423" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44C8FC43" w14:textId="77777777" w:rsidR="00292296" w:rsidRDefault="00292296"/>
+          <w:p w14:paraId="44C8FC43" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C2182D" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00292296" w14:paraId="2B457663" w14:textId="77777777" w:rsidTr="00292296">
+      <w:tr w:rsidR="00C4104F" w14:paraId="2B457663" w14:textId="1C265762" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="538"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:tcW w:w="580" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE58895" w14:textId="77777777" w:rsidR="00292296" w:rsidRPr="00F211A8" w:rsidRDefault="00292296">
+          <w:p w14:paraId="3FE58895" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="00F211A8" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F211A8">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
               <w:t>II. Ostala tijela javne vlasti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4244" w:type="dxa"/>
+            <w:tcW w:w="1162" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4738E8EC" w14:textId="77777777" w:rsidR="00292296" w:rsidRPr="00F211A8" w:rsidRDefault="00292296">
-[...10 lines deleted...]
-            <w:tcW w:w="8939" w:type="dxa"/>
+          <w:p w14:paraId="4738E8EC" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="00F211A8" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2423" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D4C82DE" w14:textId="77777777" w:rsidR="00292296" w:rsidRDefault="00292296">
+          <w:p w14:paraId="6D4C82DE" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05F306B3" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00292296" w14:paraId="2024A323" w14:textId="77777777" w:rsidTr="00292296">
+      <w:tr w:rsidR="00C4104F" w14:paraId="2024A323" w14:textId="5754A810" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="888"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:tcW w:w="580" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22DB71A2" w14:textId="77777777" w:rsidR="00292296" w:rsidRPr="00F211A8" w:rsidRDefault="00292296">
+          <w:p w14:paraId="22DB71A2" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="00F211A8" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:spacing w:line="221" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F211A8">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
               <w:t>III. Jedinice lokalne i područne (regionalne) samouprave</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4244" w:type="dxa"/>
+            <w:tcW w:w="1162" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="272E72BA" w14:textId="77777777" w:rsidR="00292296" w:rsidRPr="00F211A8" w:rsidRDefault="00292296">
-[...10 lines deleted...]
-            <w:tcW w:w="8939" w:type="dxa"/>
+          <w:p w14:paraId="272E72BA" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="00F211A8" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2423" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BF42462" w14:textId="77777777" w:rsidR="00292296" w:rsidRDefault="00292296">
+          <w:p w14:paraId="3BF42462" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65C06000" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00292296" w14:paraId="350A8F82" w14:textId="77777777" w:rsidTr="00292296">
+      <w:tr w:rsidR="00C4104F" w14:paraId="350A8F82" w14:textId="202FD950" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="533"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:tcW w:w="580" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38933FE5" w14:textId="77777777" w:rsidR="00292296" w:rsidRPr="00F211A8" w:rsidRDefault="00292296">
+          <w:p w14:paraId="38933FE5" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="00F211A8" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00F211A8">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
               </w:rPr>
               <w:t>IV. Drugo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4244" w:type="dxa"/>
+            <w:tcW w:w="1162" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CAF6638" w14:textId="77777777" w:rsidR="00292296" w:rsidRPr="00F211A8" w:rsidRDefault="00292296">
-[...10 lines deleted...]
-            <w:tcW w:w="8939" w:type="dxa"/>
+          <w:p w14:paraId="1CAF6638" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="00F211A8" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2423" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FF13F00" w14:textId="77777777" w:rsidR="00292296" w:rsidRDefault="00292296">
+          <w:p w14:paraId="0FF13F00" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66B08875" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00292296" w14:paraId="32708DA7" w14:textId="77777777" w:rsidTr="00292296">
+      <w:tr w:rsidR="00C4104F" w14:paraId="32708DA7" w14:textId="1D6FEBC3" w:rsidTr="00C4104F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="523"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:tcW w:w="580" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9C7CA5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71304404" w14:textId="77777777" w:rsidR="00292296" w:rsidRPr="000114C5" w:rsidRDefault="00292296">
+          <w:p w14:paraId="71304404" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="000114C5" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000114C5">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>SVEUKUPNO (I+II+III+IV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4244" w:type="dxa"/>
+            <w:tcW w:w="1162" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="9C7CA5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30C65920" w14:textId="77777777" w:rsidR="00292296" w:rsidRPr="000114C5" w:rsidRDefault="00292296">
+          <w:p w14:paraId="30C65920" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRPr="000114C5" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:pStyle w:val="Other0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000114C5">
               <w:rPr>
                 <w:rStyle w:val="Other"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8939" w:type="dxa"/>
+            <w:tcW w:w="2423" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="445600FC" w14:textId="77777777" w:rsidR="00292296" w:rsidRDefault="00292296">
+          <w:p w14:paraId="445600FC" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69B469F6" w14:textId="77777777" w:rsidR="00C4104F" w:rsidRDefault="00C4104F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22F70BCC" w14:textId="77777777" w:rsidR="00396DD2" w:rsidRDefault="00396DD2"/>
     <w:p w14:paraId="756123AC" w14:textId="77777777" w:rsidR="000D1917" w:rsidRDefault="000D1917"/>
     <w:p w14:paraId="33D9DBFF" w14:textId="7200A4D4" w:rsidR="000D1917" w:rsidRDefault="000D1917" w:rsidP="000D1917">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
       </w:pPr>
       <w:r>
         <w:t>Napomena*: U slučaju nedostatka kolona, moguće je broj kolona povećati.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="383FB0D2" w14:textId="77777777" w:rsidR="00F211A8" w:rsidRPr="00292296" w:rsidRDefault="00F211A8" w:rsidP="000D1917">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -8368,104 +8767,104 @@
         <w:t>Potpis i pečat: __________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714D1577" w14:textId="77777777" w:rsidR="00F211A8" w:rsidRDefault="00F211A8" w:rsidP="00B136D9">
       <w:pPr>
         <w:pStyle w:val="Tijeloteksta"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F211A8" w:rsidSect="00DF030D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="310" w:right="1218" w:bottom="311" w:left="984" w:header="790" w:footer="556" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29A4A895" w14:textId="77777777" w:rsidR="00A65D75" w:rsidRDefault="00A65D75">
+    <w:p w14:paraId="08655425" w14:textId="77777777" w:rsidR="00806FCC" w:rsidRDefault="00806FCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46B88224" w14:textId="77777777" w:rsidR="00A65D75" w:rsidRDefault="00A65D75">
+    <w:p w14:paraId="396679BB" w14:textId="77777777" w:rsidR="00806FCC" w:rsidRDefault="00806FCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1466C800" w14:textId="77777777" w:rsidR="00A65D75" w:rsidRDefault="00A65D75"/>
+    <w:p w14:paraId="3C4FF5E2" w14:textId="77777777" w:rsidR="00806FCC" w:rsidRDefault="00806FCC"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FDA06CB" w14:textId="77777777" w:rsidR="00A65D75" w:rsidRDefault="00A65D75"/>
+    <w:p w14:paraId="174F4EFC" w14:textId="77777777" w:rsidR="00806FCC" w:rsidRDefault="00806FCC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E9DBCC3" w14:textId="77777777" w:rsidR="00EF1FAE" w:rsidRDefault="00EF1FAE" w:rsidP="00BA19B0">
     <w:pPr>
       <w:pStyle w:val="Zaglavlje"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="320BF08D" wp14:editId="37B2383E">
           <wp:extent cx="385379" cy="419100"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -9441,68 +9840,71 @@
     <w:rsid w:val="000D1917"/>
     <w:rsid w:val="00164101"/>
     <w:rsid w:val="001E679B"/>
     <w:rsid w:val="0023095A"/>
     <w:rsid w:val="00244897"/>
     <w:rsid w:val="00255DE0"/>
     <w:rsid w:val="002610B4"/>
     <w:rsid w:val="00292296"/>
     <w:rsid w:val="003215BC"/>
     <w:rsid w:val="00396DD2"/>
     <w:rsid w:val="003A547A"/>
     <w:rsid w:val="003A664C"/>
     <w:rsid w:val="003B581D"/>
     <w:rsid w:val="003C3DAD"/>
     <w:rsid w:val="003C4A1C"/>
     <w:rsid w:val="0041463C"/>
     <w:rsid w:val="0046240F"/>
     <w:rsid w:val="00467D19"/>
     <w:rsid w:val="004C33BA"/>
     <w:rsid w:val="00505069"/>
     <w:rsid w:val="00511833"/>
     <w:rsid w:val="005613B5"/>
     <w:rsid w:val="00571C47"/>
     <w:rsid w:val="005D42C7"/>
     <w:rsid w:val="00646E15"/>
+    <w:rsid w:val="00690113"/>
     <w:rsid w:val="006A3944"/>
     <w:rsid w:val="00740AF3"/>
     <w:rsid w:val="00760D59"/>
     <w:rsid w:val="00783C39"/>
+    <w:rsid w:val="00806FCC"/>
     <w:rsid w:val="00896629"/>
     <w:rsid w:val="00933909"/>
     <w:rsid w:val="009E43DD"/>
     <w:rsid w:val="00A65D75"/>
     <w:rsid w:val="00A677F4"/>
     <w:rsid w:val="00AA79B4"/>
     <w:rsid w:val="00AB7083"/>
     <w:rsid w:val="00B136D9"/>
     <w:rsid w:val="00B16176"/>
     <w:rsid w:val="00B306C5"/>
     <w:rsid w:val="00B34EA1"/>
     <w:rsid w:val="00B41974"/>
     <w:rsid w:val="00B7263E"/>
     <w:rsid w:val="00BA19B0"/>
+    <w:rsid w:val="00C4104F"/>
     <w:rsid w:val="00C953E7"/>
     <w:rsid w:val="00CA5D9A"/>
     <w:rsid w:val="00D12EBE"/>
     <w:rsid w:val="00D753A3"/>
     <w:rsid w:val="00D95B70"/>
     <w:rsid w:val="00DD0B32"/>
     <w:rsid w:val="00DF030D"/>
     <w:rsid w:val="00E92B40"/>
     <w:rsid w:val="00EA0143"/>
     <w:rsid w:val="00EF1FAE"/>
     <w:rsid w:val="00F211A8"/>
     <w:rsid w:val="00F6193E"/>
     <w:rsid w:val="00FD7579"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -10538,69 +10940,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CBED245-CAC2-4EDC-8FAA-18C5A7B48A12}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>793</Words>
-  <Characters>4525</Characters>
+  <Words>797</Words>
+  <Characters>4547</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Naslov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>KOPRIVNIČKO-KRIŽEVAČKA ŽUPANIJA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5308</CharactersWithSpaces>
+  <CharactersWithSpaces>5334</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>KOPRIVNIČKO-KRIŽEVAČKA ŽUPANIJA</dc:title>
   <dc:subject/>
   <dc:creator>Ivana Pavlović Šklebar</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>